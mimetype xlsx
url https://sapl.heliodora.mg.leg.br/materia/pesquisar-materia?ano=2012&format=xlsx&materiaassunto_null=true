--- v0 (2025-11-05)
+++ v1 (2026-06-10)
@@ -54,589 +54,589 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Suzi Aparecida Filipini Santos, Benedito Paulo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/94/94_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADAO HONORARIO.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/95/95_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>PLMD</t>
   </si>
   <si>
     <t>Projeto de Lei (Mesa Diretora)</t>
   </si>
   <si>
     <t>André Luiz Honorato, Mesa Diretora, José Ibiracy Nunes, Suzi Aparecida Filipini Santos</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/63/63_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO PARA A LEGISLATURA 2013/2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ercílio Confort Lorena</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O VALOR DA HORA TRABALHADA PARA OS PROFISSIONAIS MÉDICOS, BEM COMO O VALOR DOS PLANTÕES  MÉDICOS DE 12 HORAS E DÁ OUTRAS PROFISSIONAIS. </t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR BEM MÓVEL, POR MEIO DE VENDA, PERMUTA OU LEILÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/49/49_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/51/51_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACRÉSCIMO DO NÚMERO DE CARGOS DE AGENTE ADMINISTRATIVO II, DO ANEXO II, REFERENTE AO ART. 7º DA LEI Nº 834 DE 09 DE JUNHO DE 1993 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/54/54_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO DO VENCIMENTO BASE DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/55/55_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR ADICIONAL  E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/56/56_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/57/57_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/58/58_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL  E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/59/59_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/66/66_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2013 DO MUNICÍPIO DE HELIODORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/60/60_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/61/61_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/62/62_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COMPRA E PERMUTA DE IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/65/65_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/68/68_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/69/69_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/70/70_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/71/71_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/72/72_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/73/73_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI MUNICIPAL Nº 1.600/2011.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/74/74_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE HELIODORA A REALIZAR PAGAMENTO POR DANOS MATERIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/75/75_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/77/77_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÕES, AUXÍLIOS E CONTRIBUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/78/78_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO E ORGANIZAÇÃO DO CONSELHO ESCOLAR NAS ESCOLAS MUNICIPAIS DE HELIODORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/79/79_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBR A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/80/80_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/85/85_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADEQUAÇÃO DE VALORES DO PPA DE ACORDO COM A PROPOSTA ORÇAMENTÁRIA DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/81/81_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1622, DE 28 DE JUNHO DE 2012 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/82/82_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE HELIODORA/MG, PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/84/84_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/86/86_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA, NO ÂMBITO MUNICIPAL, A ASSOCIAÇÃO COMUNITARIA SANTA ISABEL DE PROTEÇÃO AO IDOSO E PORTADORES DE DEFICIÊNCIA - ACSIPIPD, E DÁ OUTRAS PROVIDÊNCIAS.   </t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/87/87_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/88/88_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/89/89_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE HELIODORA A RECEBER LOTES DE TERRENOS ORIUNDOS DO LOTEAMENTO VISTA VERDE, SITUADOS NO PERÍMETRO URBANO, EM DOAÇÃO DE PAGAMENTO DE IPTU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/91/91_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕEM SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/92/92_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/93/93_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 2º DA LEI MUNICIPAL Nº 1.600/2011. </t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei (Vereador)</t>
   </si>
   <si>
     <t>André Luiz Honorato, Suzi Aparecida Filipini Santos</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/83/83_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÕES DE VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>André Luiz Honorato, José Ibiracy Nunes, Suzi Aparecida Filipini Santos</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS SERVIDORES DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/64/64_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES PARA A LEGISLATIVA 2013/2016, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/67/67_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DO EXERCÍCIO DE 2010, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/76/76_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DO EXERCÍCIO DE 2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/90/90_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA RESOLUÇÃO Nº 03/2009.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Airton de Souza Paiva</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA CONVOCADA A SECRETÁRIA DE SAÚDE, SRA. VALERIA DE FÁTIMA SILVA REIS, PARA PRESTAR INFORMAÇÕES SOBRE A CONSTRUÇÃO DO PRÉDIO DESTINADO À UNIDADE DA REDE FARMÁCIA DE MINAS. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -958,68 +958,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2012/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="76.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="193.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>