--- v0 (2025-11-06)
+++ v1 (2026-05-13)
@@ -54,919 +54,919 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Benedito Paulo dos Santos, Marcelo de Almeida Euzébio</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTRUÇÃO DE UM BANHEIRO NA BIBLIOTECA MUNICIPAL PROF. HERNANI JOSÉ VIEIRA. </t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marcelo de Almeida Euzébio, Benedito Paulo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>I) CONSTRUIR A SEDE DO ÓRGÃO MUNICIPAL DE EDUCAÇÃO E II) CONSTRUIR OU DISPONIBILIZAR UM MAIOR ESPAÇO PARA ATENDIMENTO DENTÁRIO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marcelo de Almeida Euzébio</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO/CONSTRUÇÃO DE MEIO-FIO E CALÇADA AO LADO DO CEMITÉRIO MUNICIPAL, NA RUA CEL. JOSÉ BIBIANO DE SIQUEIRA.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Benedito Paulo dos Santos, Benedita Alves Magalhães , Delvânio de Paiva Reis, Erik Alves Braz, Erval Gilcimar Fernandes, Kellen Cristina de Souza Oliveira, Marcelo de Almeida Euzébio, Marco Antônio Eleutério</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DO "CARTÃO ALIMENTAÇÃO".</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>I) ADQUIRIR UM GERADOR DE ENERGIA E II) UMA MÁQUINA DE LAVAR ROUPA PARA UBS (UNIDADE BÁSICA DE SAÚDE).</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAR A LICENÇA MATERNIDADE DE 120 DIAS PARA 180 DIAS PARA AS SERVIDORAS PÚBLICAS DO MUNICÍPIO DE HELIODORA, DE ACORDO COM A LEI FEDERAL Nº 11.770/08.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Delvânio de Paiva Reis</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR NO BAIRRO DA SOBRALADA: I) A INSTALAÇÃO DE 02 POSTES NA RUA SÃO PAULO, ATRÁS DO CAMPO DE FUTEBOL; II) A CONSTRUÇÃO DA REDE DE ESGOTO NAS RUAS QUE ESTÃO FALTANDO; III) A INSTALAÇÃO DE UM RADAR NO KM 17 DA RODOVIA MG-456 E IV) A MANUTENÇÃO DAS RUAS.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDUTORES DE VELOCIDADE OU LOMBADAS: NO FINAL DA RUA ALVARENGA PEIXOTO EM FRENTE À CASA DA DONA CATARINA E OUTRO 60 METROS À FRENTE; NA RUA REZENDE COSTA, EM FRENTE À CASA DO SR. JAIR E OUTRO EM FRENTE À CASA DA DONA DEJANIRA. NA RUA AMARAL GURGEL, EM FRENTE À CASA DO SR. MATITA.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>I) FECHAMENTO DA RUA VIDAL BARBOSA, PRECISAMENTE EM FRENTE À ESCOLA MUNICIPAL "BÁRBARA HELIODORA", QUANDO DA ENTRADA E SAÍDA DOS ALUNOS, PERMITINDO SOMENTE O TRÂNSITO DOS VEÍCULOS ESCOLARES; II) FECHAMENTO DO TRECHO DA RUA JÚLIO DIAS CHAVES (PRAÇA VICENTE LOPES SIQUEIRA), EM FRENTE AO IMÓVEL QUE SERÁ ALUGADO PARA A CRECHE, FICANDO ESTE TRECHO FECHADO DURANTE O DIA, À TARDE E À NOITE, DE SEGUNDA À SEXTA-FEIRA; III) COLOCAÇÃO DE UM FUNCIONÁRIO PARA QUE FIQUE À DISPOSIÇÃO DO SETOR DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Marco Antônio Eleutério</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAGAMENTO DA MANUTENÇÃO DA TORRE DE TV, INSTALADA NA SERRA SANTA CATARINA.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO TRECHO DA RUA JOSÉ MACHADO NETO, BAIRRO COPASA, NAS ALTURAS DOS NÚMEROS 41 A 60, PELO FATO DE ESTAR AFUNDANDO O CALÇAMENTO.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - RETORNAR A MARCAÇÃO/EXAMES NO TURNO DA MANHÃ; II - ADQUIRIR AS FITAS NECESSÁRIAS PARA TRATAMENTO DOS DIABÉTICOS; III - PROVIDENCIAR A MANUTENÇÃO DAS CÂMERAS DE SEGURANÇA.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t xml:space="preserve">Benedita Alves Magalhães </t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAR UMA COBERTURA NO PALCO DA ESCOLA MUNICIPAL BARBARA HELIODORA; II - PROVIDENCIAR A OBSTRUÇÃO DA ÁGUA DA CHUVA NAS CASAS DO TRECHO DO BECO FERNANDO VIEIRA SOBRINHO; III - RETORNAR A MARCAÇÃO DE CONSULTAS/EXAMES NO TURNO DA MANHÃ; IV - PROVIDENCIAR UMA COBERTURA NA ÁREA DESTINADA A MARCAÇÃO DE CONSULTAS/EXAMES DA UNIDADE BÁSICA DE SAÚDE; V - DISPONIBILIZAR MAIS UM DIA DE ATENDIMENTO DO GINECOLOGISTA, PARA QUE SEJAM ANALISADOS OS EXAMES DE MAMOGRAFIA E OUTROS; VI -  PRIVILEGIAR, QUANDO DAS CONTRATAÇÕES, OS PROFISSIONAIS DE SAÚDE, ASSISTÊNCIA SOCIAL E PSICOLOGIA RESIDENTES EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>I - PROVIDENCIAR REPAROS NA RUA LIBERDADE, ENTRE OS NÚMEROS 595 A 614; II - ENCAMINHAR AS RESPOSTAS AOS REQUERIMENTOS E INDICAÇÕES, EM ESPECIAL QUANTO A SOLICITAÇÃO JÁ FEITA ATRAVÉS DO OFÍCIO N. 47/2013, DESTA CASA LEGISLATIVA, ACERCA DA CÓPIA INTEGRAL DO PROCESSO LICITATÓRIO DE AQUISIÇÃO DE MEDICAMENTO, PEÇAS E MÃO-DE-OBRA PARA VEÍCULOS, NO PERÍODO COMPREENDIDO ENTRE JANEIRO DE 2012 À ABRIL DE 2013.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE UMA CÂMERA DE SEGURANÇA NA RECEPÇÃO DA UBS 24 HORAS, PARA QUE HAJA MAIS SEGURANÇA NO LOCAL.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>I) PROVIDENCIAR REPAROS NA RUA DA LIBERDADE, ENTRE OS NÚMEROS 322 À 405, EM FRENTE AO POSTO DE SAÚDE E DO LADO DE CIMA DA PRAÇA; II) ENCAMINHAR À ESTA CASA UM PROJETO DE LEI QUE REGULAMENTE OS DIREITOS OFERECIDOS AOS CONSELHEIROS TUTELARES PELA LEI FEDERAL Nº 12.696/2012.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Erval Gilcimar Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>I) PROVIDENCIAR A CONSTRUÇÃO DE UM "QUEBRA-MOLA"/LOMBADA NOS SEGUINTES LOCAIS: NA ENTRADA DA ESTRADA HELIODORA/LAMBARI, EM FRENTE À RESIDÊNCIA DO SR. JOSÉ BORGES; NO BAIRRO RIBEIRÃO VERMELHO, EM FRENTE AO SÍTIO DO SR. EVERALDO ANTUNES, PRÓXIMO À IGREJA DO BAIRRO; NA RUA VIDAL BARBOSA, PRÓXIMO À  RESIDÊNCIA DO SR. VITOR; II) PROVIDENCIAR O CALÇAMENTO OU ASFALTAMENTO, COM O DEVIDO ESCOAMENTO DE ÁGUA, DA RUA JOÃO CARLOS NATALI, NO BAIRRO VISTA VERDE.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPEDIR O TRÂNSITO DE VEÍCULOS NA RUA VIDAL BARBOSA, PRECISAMENTE ATRÁS DA IGREJA MATRIZ, NAS FEIRAS DE DOMINGO.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">I) PROVIDENCIAR NA RUA CLÁUDIA MANOEL DA COSTA, ENTRE OS NÚMEROS 55 À 277, O ESTACIONAMENTO ÚNICO DOS VEÍCULOS; II) PROVIDENCIAR UMA PARCERIA COM A VIVO A FIM DE ADQUIRIR UM GERADOR DE ENERGIA NA TORRE, PARA QUE NOSSA CIDADE NÃO FIQUE SEM SINAL QUANDO FALTAR ENERGIA ELÉTRICA. </t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">I) PROVIDENCIAR REPAROS NA RUA SÃO BENEDITO, ENTRE OS NÚMEROS 414 A 599, ANTE A PRECARIEDADE DA VIA PÚBLICA; II) PROVIDENCIAR REPAROS NA CALÇADA EM FRENTE A RESIDÊNCIA DE Nº 404, NA RUA SÃO BENEDITO, PELO FATO DO CAMINHÃO DA PREFEITURA TER DANIFICADO QUANDO REALIZOU UMA MANOBRA. </t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A ILUMINAÇÃO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MAIS UM POSTE DE ILUMINAÇÃO NO FINAL DA RUA CEL. JOSÉ BIBIANO DE SIQUEIRA (ESTRADA JOSÉ LINO NETO).</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIR A LEI MUNICIPAL Nº 1.161/2003, EM ESPECIAL O SEU ART. 2º, ASSIM DISPOSTO: "NOS LOCAIS DESCRITOS NO ARTIGO ANTERIOR, DEVERÁ SER AFIXADO AVISOS INDICATIVOS DA PROIBIÇÃO DE FUMAR, CONTENDO, A MENÇÃO EXPRESSA NESTA LEI, A EXPRESSÃO: "É PROIBIDO FUMAR NESTE LOCAL" LEI 1.161/2003".</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>I) PROVIDENCIAR O FECHAMENTO DA AVENIDA ALVARENGA PEIXOTO, PRECISAMENTE ENTRE O SKINA BAR E A LANCHONETE FUNDO DE QUINTAL, BEM COMO II) O FECHAMENTO DO TRECHO DA RUA JOSÉ CIPRIANO DE ALMEIDA (PRAÇA SANTA ISABEL) NA ALTURA DO Nº (BANCO SICOOB), FICANDO ESTES TRECHOS FECHADOS DURANTE A NOITE, NOS FINAIS DE SEMANA (SEXTA-FEIRA, SÁBADO E DOMINGO), CUJA FORMA DE FECHAMENTO FICARÁ A CRITÉRIO DA PREFEITURA.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO HONORÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Ercílio Confort Lorena</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGOS PÚBLICOS E VAGAS NA SECRETARIA MUNICIPAL DE SAÚDE, PARA EXECUÇÃO DE ATIVIDADES DO PROGRAMA DE SAÚDE DA FAMÍLIA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE CARGOS E VAGAS DO ART. 1º DA LEI COMPLEMENTAR Nº 12/2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE TRIBUTOS MUNICIPAIS VENCIDOS, INSCRITOS OU NÃO EM DÍDA ATIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 1.207/2004, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DISPOR DE BEM MÓVEL PATRIMONIAL E DÁ-LO POR DAÇÃO EM PAGAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 3º DA LEI MUNICIPAL 867 DE 17 DE MAIO DE 1994 E REVOGA O ART. 1º DA LEI Nº 1.502 DE 31 DE AGOSTO DE 2009.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 3º "CAPUT", SEU § 2º E ART. 4º DA LEI MUNICIPAL 931/1997, E REVOGA O ART. 1º DA LEI MUNICIPAL Nº 1.491 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE HELIODORA A PAGAR O ALUGUEL DE IMÓVEL PARA FUNCIONAMENTO DO SICOOB - CREDIVASS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE HELIODORA A CRIAR CARGOS PARA CONTRATAÇÃO DA EQUIPE CRAS - CENTRO DE REFERÊNCIA DA ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO DO VENCIMENTO BASE DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR BEM MÓVEL, POR MEIO DE VENDA, PERMUTA OU LEILÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2014 DO MUNICÍPIO DE HELIODORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CUSTEIO ANUAL DO INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE HELIODORA - IPREMH E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE TURISMO DO MUNICÍPIO DE HELIODORA - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE HELIODORA A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A - BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNDO MUNICIPAL DE TURISMO DE HELIODORA - FUNTUR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PLANO PLURIANUAL - PPA 2014 À 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE HELIODORA/MG, PARA O EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.662/2013 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADEQUAÇÃO DE VALORES DO PPA DE ACORDO COM A PROPOSTA ORÇAMENTÁRIA DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÕES, AUXÍLIOS E CONTRIBUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>REORGANIZA O QUADRO DE SERVIDORES DA PREFEITURA MUNICIPAL DE HELIODORA/MG, CRIA NOVOS DEPARTAMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>REORGANIZA O QUADRO DE SERVIDORES DA EDUCAÇÃO DA PREFEITURA MUNICIPAL DE HELIODORA/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>REORGANIZA O QUADRO DE SERVIDORES DO DEPARTAMENTO DE SAÚDE DA PREFEITURA MUNICIPAL DE HELIODORA - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei (Vereador)</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APRESENTAÇÃO DE ARTISTAS LOCAIS NOS SHOWS MUSICAIS QUE OCORREM NO MUNICÍPIO DE HELIODORA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO EVANGÉLICO NO MUNICÍPIO DE HELIODORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DIGITAÇÃO DAS RECEITAS E RELATÓRIOS EXPEDIDOS PELOS PROFISSIONAIS DE SAÚDE.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "FICHA LIMPA MUNICIPAL" NA NOMEAÇÃO DE SERVIDORES A CARGOS COMISSIONADOS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA, AUTÁRQUICA E FUNDACIONAL DO PODER EXECUTIVO E DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICAÇÃO DA RELAÇÃO DOS MEDICAMENTOS DISPONIBILIZADOS PELAS FARMÁCIAS BÁSICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SISTEMA DE ACOMPANHAMENTO ORÇAMENTÁRIO E FINANCEIRO - SAOF - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES SOCIAIS À INSTITUIÇÕES PÚBLICAS OU PRIVADAS DE CARÁTER ASSISTENCIAL OU CULTURAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONCURSO ANUAL DE DECORAÇÃO LUMINOSA DE NATAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES SOCIAIS ÀS INSTITUIÇÕES PÚBLICAS OU PRIVADAS DE CARÁTER ASSISTENCIAL OU CULTURAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IDENTIFICAÇÃO E UTILIZAÇÃO DE VEÍCULOS OFICIAIS NO ÂMBITO DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE HELIODORA/MG.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA EXECUÇÃO DO HINO OFICIAL DO MUNICÍPIO DE HELIODORA/MG EM CASOS ESPECÍFICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE RECIPIENTES COLETORES DE BATERIAS USADAS DOS TELEFONES CELULARES E SUA DESTINAÇÃO FINAL.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ARTIGO 2º DA RESOLUÇÃO 016/2011. </t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DO EXERCÍCIO DE 2002, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 49, 95 E 128 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME AO PLENÁRIO DA CÂMARA MUNICIPAL DE HELIODORA/MG.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME À SEDE DA CÂMARA MUNICIPAL DE HELIODORA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1273,68 +1273,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="184.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>