--- v0 (2025-11-05)
+++ v1 (2026-06-13)
@@ -54,794 +54,794 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcelo de Almeida Euzébio</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR O TRANSPORTE GRATUITO AOS ESTUDANTES DE NOSSA CIDADE COM DESTINO À CIDADE DE POUSO ALEGRE.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Erval Gilcimar Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INSTALAÇÃO E/OU CORREÇÃO DAS PLACAS DE TRÂNSITO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA) NO INÍCIO DA ESTRADA MUNICIPAL HELIODORA À FLORESTA.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR O CALÇAMENTO DO BECO ELVIRA ROMUALDO TEODORO.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A INSTALAÇÃO DE DUAS PLACAS DE IDENTIFICAÇÃO NO BECO PROFESSOR JOSÉ ROMUALDO DE AZEVEDO COM OS SEGUINTES DIZERES: RUA SEM SAÍDA E RUA PROFESSOR JOSÉ ROMUALDO DE AZEVEDO.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A LIMPEZA DOS LOTES VAGOS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR UM CONCURSO DE QUALIDADE DE CAFÉ.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER FOLGA AO SERVIDOR NO DIA DE SEU ANIVERSÁRIO, SEM PREJUÍZO DE SEUS VENCIMENTOS.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOLTAR AO ANTIGO HORÁRIO DE TRABALHO (12X36) NO PRONTO ATENDIMENTO (ANTIGO HOSPITAL).</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Kellen Cristina de Souza Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDER 6 (SEIS) MESES DE LICENÇA MATERNIDADE ÀS SERVIDORAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Delvânio de Paiva Reis</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR I) REPAROS NAS RUAS REZENDE COSTA E DOMINGOS VIEIRA, ASSIM COMO NA RUA AMARAL GURGEL, DO N.° 374 AO 719; E II) INSTALAR PLACAS INDICATIVAS NAS VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO DA REDE DE ESGOTO NA RUA AMARAL GURGEL, ENTRE OS NÚMEROS 421 A 522.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Marcelo de Almeida Euzébio, Roberto Luiz dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVER O HORÁRIO DE RETORNO DO ÔNIBUS DA CISAMESP.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO OU INSTALAÇÃO DE COBERTURA NA PORTA DA UBS 24 HORAS E NO CORREDOR DE ACESSO À CRECHE MUNICIPAL.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A CONSTRUÇÃO OU INSTALAÇÃO DE UMA RAMPA QUE FACILITE A ACESSIBILIDADE AO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO HONORÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO DOS INCISOS XII, XIII, XIV, XV E XVI, DO ART. 3º DA LEI COMPLEMENTAR MUNICIPAL Nº 14, DE 23 DE DEZEMBRO 2009, E REVOGA O ART. 1º DA LEI COMPLEMENTAR Nº 16, DE 29 DE MARÇO DE 2011.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>Maria Helena Duarte</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O QUADRO DE CARGOS E VAGAS DO ART. 1º DA LEI COMPLEMENTAR Nº 18/2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Ercílio Confort Lorena</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 3º DA LEI MUNICIPAL Nº 1.709, DE 02 DE JUNHO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE TRIBUTOS MUNICIPAIS VENCIDOS, INSCRITOS OU NÃO EM DÍVIDA ATIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO DO VENCIMENTO BASE DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2016 DO MUNICÍPIO DE HELIODORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE PISO SALARIAL PROFISSIONAL AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE EPIDEMIOLÓGICO E AGENTE SANITÁRIO, ALTERANDO O QUADRO DO ART. 1º DA LEI Nº 1685, DE 30 DE DEZEMBRO DE 2013, E O  QUADRO DO ART. 1º DA LEI COMPLEMENTAR Nº 18 DE 20 DE SETEMBRO DE 2013._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO - PME DO MUNICÍPIO DE HELIODORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PROCEDIMENTO PARA RESSARCIMENTO AO ERÁRIO DE VALORES DEVIDOS POR SERVIDOR PÚBLICO DO MUNICÍPIO DE HELIODORA EM RAZÃO DE APLICAÇÃO DE MULTAS DE TRÂNSITO EM VEÍCULOS OFICIAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE VAGAS PARA O CARGO DE MOTORISTA PARA CONTRATAÇÃO NO MUNICÍPIO DE HELIODORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O § 2º DO ART. 3º; ALTERADA REDAÇÃO DO ART. 4º E SEU PARÁGRAFO ÚNICO; REVOGA PARÁGRAFO ÚNICO DO ART. 5° DA LEI MUNICIPAL N°. 867 DE 17 DE MAIO DE 1.994, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESTINAÇÃO DO INCENTIVO PARA CUSTEIO DO PROGRAMA FARMÁCIA DE MINAS DE QUE TRATAM OS ARTIGOS 9° E 10 DA RESOLUÇÃO SES 1795, DE 11 DE MARÇO DE 2009 DO GOVERNO DO ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE HELIODORA - MG, PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR ADICIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÕES, AUXÍLIOS E CONTRIBUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 1.744/2015 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A ADEQUAÇÃO DE VALORES DO PPA DE ACORDO COM A PROPOSTA ORÇAMENTÁRIA DE 2016 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CEDER SERVIDOR EFETIVO AO TJMG - FORÚM DA JUSTIÇA ESTADUAL DE NATÉRCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO DE HELIODORA À COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS - COHAB MINAS, NA FORMA E CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE HELIODORA/MG COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei (Vereador)</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A HOMENAGEM ANUAL AOS PROFESSORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO GERAL ANUAL SOBRE OS SUBSÍDIOS DOS VEREADORES.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>Marcelo de Almeida Euzébio, Delvânio de Paiva Reis, Erval Gilcimar Fernandes, Kellen Cristina de Souza Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DO CARGO DE MOTORISTA DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Benedito Paulo dos Santos, Benedita Alves Magalhães , Erval Gilcimar Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESTAÇÃO DE CONTAS DO EXERCÍCIO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Marcelo de Almeida Euzébio, Benedito Paulo dos Santos, Delvânio de Paiva Reis</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DO CARRO OFICIAL DA CÂMARA MUNICIPAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1148,68 +1148,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="99.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>