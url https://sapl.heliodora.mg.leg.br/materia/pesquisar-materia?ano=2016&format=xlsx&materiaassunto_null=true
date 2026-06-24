--- v0 (2025-11-05)
+++ v1 (2026-06-24)
@@ -54,941 +54,941 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Delvânio de Paiva Reis</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>I) PROVIDENCIAR REPAROS NA RUA AMARAL GURGEL, NAS RUAS PAVIMENTADAS OU NÃO DO BAIRRO VISTA VERDE E NA PROXIMIDADE DO N.° 446 DA RUA DOMINGOS VIEIRA; II) PROVIDENCIAR A LIMPEZA DO CÓRREGO QUE ATRAVESSA A RODOVIA DE ACESSO À HELIODORA EM DIREÇÃO AO RIO SANTA ISABEL; III) INSTALAÇÃO OU CONSTRUÇÃO DE UM ABRIGO EM FRENTE AO ANTIGO POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marco Antônio Eleutério</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR UM GALPÃO NA PRAÇA DE ESPORTES DE NOSSA CIDADE PARA FUNCIONAMENTO DA FÁBRICA DO EUSTÁQUIO.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marcelo de Almeida Euzébio</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR O CALÇAMENTO NA RUA GOIÁS NO BAIRRO DA SOBRALADA.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A LIMPEZA E A DEDETIZAÇÃO DO CEMITÉRIO MUNICIPAL A FIM DE EXTERMINAR, EM ESPECIAL, OS ESCORPIÕES.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR I) A LIMPEZA DAS LATERAIS DAS ESTRADAS RURAIS, E II) MANUTENÇÃO DA ESTRADA DE ACESSO AO BAIRRO RIBEIRÃO VERMELHO.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t xml:space="preserve">Benedita Alves Magalhães </t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR INFORMAÇÕES ACERCA DA PRESTAÇÃO DE CONTAS DO ASILO, ACOMPANHADO DE DOCUMENTOS.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A PAVIMENTAÇÃO DAS RUAS AVELINO COSTA E HONÓRIO LUIZ FERNANDES, QUADRA 24, DO BAIRRO VISTA VERDE.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>FECHAMENTO DA RUA VIDAL BARBOSA, NO HORÁRIO DE ENTRADA E SAÍDA DOS ALUNOS; PROJETOS EM PROL DAS CRIANÇAS; PLANO DA COPASA NA EVENTUAL FALTA DE ÁGUA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>REBAIXAMENTO DA RUA CÔNEGO ROLIM; LIMPEZA DO RIBEIRÃO SANTA ISABEL; CONSTRUÇÃO DE BUEIROS; PRESTAÇÃO DE CONTAS DAS FESTAS DE FINAL DE ANO E CARNAVAL.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/378/378_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE DOS ALUNOS ATÉ A APAE DE LAMBARI/MG.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMPRA DO TERRENO LOCALIZADO NA ANTIGA PROPRIEDADE DO SR. "ZEQUINHA"; COMPRA DO TERRENO ONDE SERÁ CONSTRUÍDO O NOVO CEMITÉRIO; DESTINO FINAL DOS POSTES DE CONCRETO E ALAMBRADOS RETIRADOS DA PRAÇA DE ESPORTES; LICITAÇÃO PARA COMPRA DE PÃES. </t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>LICITAÇÃO PARA A REFORMA DA PRAÇA DE ESPORTES; CACHORROS DE RUA; LIXEIRAS.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO LOCALIZADO NA PRAÇA VICENTE LOPES DE SIQUEIRA; INSTALAÇÃO DE REDUTOR DE VELOCIDADE EM FRENTE A UBS; OPERAÇÃO TAPA BURACO.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCESSO LICITATÓRIO N.° 68/2016, COMPRA DE PÃES; LAVRATURA DAS ESCRITURAS PÚBLICAS DA COMPRA DE IMÓVEIS; DESIGNAR SERVIDOR PARA ACOMPANHAR VISITA AO LOCAL ONDE ESTÃO GUARDADOS OS POSTES E OS ALAMBRADOS RETIRADOS DA PRAÇA DE ESPORTES; FOLHA DE PAGAMENTO DE TODOS OS MOTORISTAS LOTADOS NO DEPARTAMENTO DE SAÚDE E DE OBRAS.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFERÊNCIA DO SETOR DE VACINAÇÃO DA UBS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N.° 1.673/2013, QUE "DISPÕE SOBRE A PUBLICAÇÃO DA RELAÇÃO DOS MEDICAMENTOS DISPONIBILIZADOS PELAS FARMÁCIAS BÁSICAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/385/385_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNAR SERVIDOR PARA ACOMPANHAR VISITA AO LOCAL ONDE ESTÃO GUARDADOS OS POSTES E OS ALAMBRADOS RETIRADOS DA PRAÇA DE ESPORTES; FOLHA DE PAGAMENTO DE TODOS OS MOTORISTAS LOTADOS NO DEPARTAMENTO DE SAÚDE E DE OBRAS.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNAÇÃO DE UM LOCAL, MESMO QUE PROVISÓRIO, PARA EMBARQUE E DESEMBARQUE DE PASSAGEIROS DAS LINHAS INTERMUNICIPAIS.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/387/387_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ESTRADA DO BAIRRO SCARPA E NA ESTRADA DO BAIRRO RIBEIRÃO VERMELHO; PRESTAÇÃO DE CONTAS DAS DESPESAS COM A REALIZAÇÃO DO CARNAVAL 2016; INSTALAÇÃO DE UM POSTE DE ENERGIA ELÉTRICA NA RUA GERALDO RODRIGUES DOS SANTOS.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/388/388_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>REUNIÃO DOS VEREADORES COM A PREFEITA PARA TRATAR DA FALTA DE MÉDICO EM UM DOS PSF'S E OUTROS ASSUNTOS.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/389/389_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA ESTRADA MUNICIPAL HELIODORA À LAMBARI.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/390/390_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>REUNIÃO COM AS TÉCNICAS DE ENFERMAGEM; HOMENAGEM À POLÍCIA MILITAR; ENTREGA DE TÍTULO DE CIDADÃO HONORÁRIO.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/392/392_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DA RECOMPOSIÇÃO OU REAJUSTE EFETUADO NOS SUBSÍDIOS DA CHEFE DO PODER EXECUTIVO NO CORRENTE EXERCÍCIO.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/393/393_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA O PEDIDO DE INFORMAÇÕES ACERCA DO NÃO CUMPRIMENTO DA LEI MUNICIPAL N.° 1.673/2013, QUE "DISPÕE SOBRE A PUBLICAÇÃO DA RELAÇÃO DOS MEDICAMENTOS DISPONIBILIZADOS PELAS FARMÁCIAS BÁSICAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/394/394_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO DECRETO QUE REAJUSTOU OS SUBSÍDIOS DA CHEFE DO PODER EXECUTIVO, NOS TERMOS DA LEI MUNICIPAL N.° 1.620/2012.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/395/395_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA O PEDIDO CONSTANTE NO ITEM "D", DOS OFÍCIOS N.°S 28 E 33.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/396/396_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>REUNIÃO PARA OUVIR AS REIVINDICAÇÕES DAS CONSELHEIRAS TUTELARES.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEI MUNICIPAL N.° 1.779, QUE "INSTITUI O PROGRAMA DE CASTRAÇÃO DE ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES A RESPEITO DO QUE FOI FEITO COM A SOBRA_x000D_
 DA INDENIZAÇÃO DO ANTIGO CARRO DO GABINETE, NO VALOR REMANESCENTE DE R$ 6.203,00.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/399/399_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RESPOSTA QUANTO AS REIVINDICAÇÕES DAS TÉCNICAS EM ENFERMAGEM.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/400/400_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RESPOSTA QUANTO A REUNIÃO COM AS CONSELHEIRAS TUTELARES.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CUMPRIMENTO DA LEI MUNICIPAL N.° 1.703/2014, QUE "DISPÕE SOBRE A OBRIGATORIEDADE DAS RECEITAS E RELATÓRIOS EXPEDIDOS PELOS PROFISSIONAIS DE SAÚDE SEJAM ESCRITOS POR EXTENSO E DE FORMA LEGÍVEL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO HONORÁRIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Maria Helena Duarte</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER ACORDO DE PARCELAMENTO DE DÍVIDA PREVIDENCIÁRIA PARA COM O IPREMH - INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE HELIODORA - MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º ACRESCE PARÁGRAFO ÚNICO NO ART. 5° DA LEI MUNICIPAL N° 1.771, DE 29 DE JANEIRO DE 2016.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE TRIBUTOS MUNICIPAIS VENCIDOS, INSCRITOS OU NÃO EM DÍVIDA ATIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AUMENTO DOS VENCIMENTOS BASE DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 1° DA LEI MUNICIPAL N°. 1.793, DE 31 DE MARÇO DE 2016.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EQUIPARAÇÃO DE VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2017 DO MUNICÍPIO DE HELIODORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO DO USO DO IMÓVEL DE PROPRIEDADE DO MUNICÍPIO DE HELIODORA - MG, QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR BENS MÓVEIS, POR MEIO DE VENDA, PERMUTA OU LEILÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/406/406_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ALÍQUOTAS DE CONTRIBUIÇÃO PREVIDENCIÁRIA DEVIDAS PELO MUNICÍPIO AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÕES, AUXÍLIOS E CONTRIBUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/408/408_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.797/2016 QUE DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/409/409_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE HELIODORA/MG, PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1.588 DE 14 DE JUNHO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADEQUAÇÃO DE VALORES DO PPA DE ACORDO COM AS PROPOSTAS ORÇAMENTÁRIAS DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEFINE A INCLUSÃO DE NOVAS ÁREAS DE EXPANSÃO URBANA NO MUNICÍPIO HELIODORA/MG.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/486/486_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE DIÁRIAS DE VIAGEM NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/416/416_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL_x000D_
 DOS SERVIDORES DO MUNICÍPIO DE HELIODORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei (Vereador)</t>
   </si>
   <si>
     <t>Marcelo de Almeida Euzébio, Kellen Cristina de Souza Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE CASTRAÇÃO DE ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA 20 DE NOVEMBRO COMO FERIADO MUNICIPAL.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CONCESSÃO DE TRANSPORTE GRATUITO AOS UNIVERSITÁRIOS E/OU CURSISTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOME A LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COLOCAÇÃO DE SINALIZADORES NAS PROXIMIDADES DA ESCOLA MUNICIPAL, E ESTADUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>Delvânio de Paiva Reis, Erval Gilcimar Fernandes, Kellen Cristina de Souza Oliveira, Marcelo de Almeida Euzébio, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS VEREADORES PARA A LEGISLATURA DE 2017 A 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TEMPO MÍNIMO DE DURAÇÃO DAS CONSULTAS MÉDICAS REALIZADAS NAS UNIDADES DE SAÚDE DO MUNICÍPIO DE HELIODORA/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/411/411_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONDOMÍNIOS FECHADOS HORIZONTAIS NO MUNICÍPIO DE HELIODORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Marcelo de Almeida Euzébio, Delvânio de Paiva Reis, Erval Gilcimar Fernandes, Kellen Cristina de Souza Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/412/412_texto_integral.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I, ARTIGO 30, DA RESOLUÇÃO N.° 016/2011.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1295,68 +1295,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/412/412_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/./sapl/public/materialegislativa/2016/412/412_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="112.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>