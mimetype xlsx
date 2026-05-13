--- v0 (2025-12-21)
+++ v1 (2026-05-13)
@@ -54,672 +54,672 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Aluízio de Souza</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/754/indicacao_1.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/754/indicacao_1.pdf</t>
   </si>
   <si>
     <t>Que viabilize a Construção de redutores de velocidade ou passagem elevada junto a Praça Santa Isabel, nas proximidades do Salão Paroquial.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Paulo Eduardo Silva Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/755/indicacao_2.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/755/indicacao_2.pdf</t>
   </si>
   <si>
     <t>A fim  de que construa uma Praça Pública no bairro Vista Verde.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/756/indicacao_3.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/756/indicacao_3.pdf</t>
   </si>
   <si>
     <t>A fim de que se possa fazer a adequação das lombadas na Avenida Mário Ferraz Gonçalves.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/757/indicacao_4.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/757/indicacao_4.pdf</t>
   </si>
   <si>
     <t>A fim  de que possa fazer a instalação de "meio fio" na Rua Rezende Costa, à partir da esquina da Rua José  Luis Fernandes.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Roberto Luiz dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/759/indicacao_5.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/759/indicacao_5.pdf</t>
   </si>
   <si>
     <t>Viabiliza a manutenção da estrada municipal de acesso ao bairro da rocinha.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/760/indicacao_6.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/760/indicacao_6.pdf</t>
   </si>
   <si>
     <t>Implantação de academias ao ar livre junto aos bairros rurais do município.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Marco Antônio Eleutério</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/761/indicacao_no_7_de_23-04-2020-paginas-1_1.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/761/indicacao_no_7_de_23-04-2020-paginas-1_1.pdf</t>
   </si>
   <si>
     <t>A presente indicação tem por interesse manter e ajudar as famílias dos alunos em idade escolar junto à rede municipal de ensino.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Regis Marcelus Nunes</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/763/indicacao_no_8_de_14-05-2020.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/763/indicacao_no_8_de_14-05-2020.pdf</t>
   </si>
   <si>
     <t>Que viabilize a construção de uma nova ponte junto a estrada municipal de acesso ao Bairro do Ribeirão Vermelho - Prainha</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/780/indicacao_9.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/780/indicacao_9.pdf</t>
   </si>
   <si>
     <t>Que viabilize, a implementar, ajuda financeira e material ao Asilo de Heliodora</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Aldo Aparecido Leite</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Aplausos e reconhecimento Empresa Cachaça Zé Maria, símbolo de tradição qualidade de seu produto artesanal e que divulga o nome de Heliodora.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>Alex Leopoldino de Lima</t>
   </si>
   <si>
     <t>Encaminha a está Casa Leis sancionadas de nºs. 1962,1963 e 1954/2020</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/732/pl_13.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/732/pl_13.pdf</t>
   </si>
   <si>
     <t>"Institui o Vale -Alimentação no âmbito do Poder Executivo do Município de Heliodora/MG e dá outras providências.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/734/pl15.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/734/pl15.pdf</t>
   </si>
   <si>
     <t>"Disciplina o regime jurídico da contração temporária de servidores para atender a situações de excepcional interesse público, na forma da Constituição Federal, ART. 37, inciso IX  e da Lei Orgânica do Município.'</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/735/pl_16.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/735/pl_16.pdf</t>
   </si>
   <si>
     <t>Altera, com finalidade de regularização, dispositivo da Lei Complementar nº 014, de 23 de dezembro de 2009 que dispõe sobre o estatuto e Plano de Cargos, Carreiras e remuneração dos profissionais da educação do Magistério Público de Heliodora e dá outras providências.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/738/pl_18.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/738/pl_18.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal nº 1813 de 13 de dezembro de 2016, a qual dispõe sobre a reestruturação do Regime Próprio de Previdência Social dos Servidores do Município de Heliodora - MG, e dá outras providências correlatas."</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/739/pl_19.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/739/pl_19.pdf</t>
   </si>
   <si>
     <t>"Concede auxílio alimentação a servidores plantonistas e dá outras providências."</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/742/pl_20.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/742/pl_20.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Complementar nº 022/2017 e dá outras providências."</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/747/projeto_lei_complementar_22_de_13_de_abril_de_2020.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/747/projeto_lei_complementar_22_de_13_de_abril_de_2020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 43, de 19 de março de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/807/projeto_de_lei_complementar_no_40_2020.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/807/projeto_de_lei_complementar_no_40_2020.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do quadro de cargos da Lei Complementar no 012/2009 e dá outras providências”</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/808/pl_41_lei_complementar.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/808/pl_41_lei_complementar.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração do quadro do pessoal do município de Heliodora e estabelece outras providências."</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/716/pl_01.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/716/pl_01.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a contratar com o Consórcio Intermunicipal de Saúde da Macro Região do Sul de Minas - CISSUL, e dá outras providências.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/717/pl_02.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/717/pl_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/718/pl_03.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/718/pl_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/719/pl_04.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/719/pl_04.pdf</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/720/pl05.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/720/pl05.pdf</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/721/pl_06.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/721/pl_06.pdf</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/722/pl_07..pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/722/pl_07..pdf</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/723/pl_8.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/723/pl_8.pdf</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/724/pl_9.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/724/pl_9.pdf</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/725/projeto_de_lei_no_10_de_10_de_feveireo_de_2020.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/725/projeto_de_lei_no_10_de_10_de_feveireo_de_2020.pdf</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/726/projeto_de_lei_no_11_de_10_de_feveireo_de_2020.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/726/projeto_de_lei_no_11_de_10_de_feveireo_de_2020.pdf</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/727/projeto_de_lei_no_12_de_10_de_feveireo_de_2020.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/727/projeto_de_lei_no_12_de_10_de_feveireo_de_2020.pdf</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/733/pl14.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/733/pl14.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Municipal nº 1.113 de 25 de novembro de 2002 e dá outras providências."</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/736/pl_17.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/736/pl_17.pdf</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/744/pl_21.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/744/pl_21.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre reajuste dos vencimentos bases dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/750/projeto_ldo_2021.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/750/projeto_ldo_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre as diretrizes para elaboração da Lei Orçamentária do exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/748/projeto_de_lei_n_24_de_20_de_abril_de_2020.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/748/projeto_de_lei_n_24_de_20_de_abril_de_2020.pdf</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/762/projeto_de_lei_25-2020.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/762/projeto_de_lei_25-2020.pdf</t>
   </si>
   <si>
     <t>Ratifica a resolução nº 50/2020 da Câmara Municipal de Heliodora e dá outras providências.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/766/projeto_de_lei_ordinaria_no_26_de_2020.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/766/projeto_de_lei_ordinaria_no_26_de_2020.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivo da Lei Municipal nº 1922/2019 de 03 de abril de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/773/pl_27_pages_1.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/773/pl_27_pages_1.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 88 da Lei Municipal nº 860/1994</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/774/pl_28.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/774/pl_28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura  de crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/775/pl_29.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/775/pl_29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/776/pl_30.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/776/pl_30.pdf</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/777/pl_31.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/777/pl_31.pdf</t>
   </si>
   <si>
     <t>Altera as alíquotas de contribuição previdenciária devidas pelo município ao Regime Próprio de Previdência Social´- RPPS</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/778/pl_32.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/778/pl_32.pdf</t>
   </si>
   <si>
     <t>Revoga as sessões VI, VII, VIII e X do capítulo VI da Lei Municipal nº 1813 de 13 de Dezembro de 2016 que compreende o plano de benefícios do regime próprio de previdência social dos servidores do município de Heliodora - MG.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/783/projeto_de_lei_no_33_de_14_de_julho_de_2020.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/783/projeto_de_lei_no_33_de_14_de_julho_de_2020.pdf</t>
   </si>
   <si>
     <t>"Revalida o prazo de adesão do Programa de Recuperação Fiscal - REFIS, Lei Municipal nº 1872, de 14 dezembro de 2017. que incrementa a cobrança de créditos inscritos ou não em dívida ativa do Município de Heliodora, e dá outras providencias."</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/784/pl_34_...pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/784/pl_34_...pdf</t>
   </si>
   <si>
     <t>Estabelece os meios oficiais de publicação dos atos normativos e administrativos do Município de Heliodora -MG e dá outras providências</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/785/projeto_35-2020.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/785/projeto_35-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE SUBVENÇÕES AUXÍLIOS E CONTRIBUIÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/786/pl_36-2020.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/786/pl_36-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADEQUAÇÃO DE VALORES DO PPA DE ACORDO COM A PROPOSTA ORÇAMENTÁRIA DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/787/pl_37-2020.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/787/pl_37-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL 1966/2020 QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/788/projeto_de_lei_do_orcamento_20201005_170040_2021.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/788/projeto_de_lei_do_orcamento_20201005_170040_2021.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A RECEITA DO MUNICÍPIO DE HELIODORA PARA O EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/789/projeto_de_lei_no_39_-_08-12-2020.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/789/projeto_de_lei_no_39_-_08-12-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Redação do Artigo 2º. Da Lei Municipal nº 1.946/2019.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Francy Damasceno Magalhães, José Aluízio de Souza, Paulo Eduardo Silva Fernandes, Regis Marcelus Nunes</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/745/projeto_de_resolucao_012020.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/745/projeto_de_resolucao_012020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas do exercício de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/746/projeto_resolucao.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/746/projeto_resolucao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste dos vencimentos dos servidores da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/758/projeto_de_resolucao_03-2020.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/758/projeto_de_resolucao_03-2020.pdf</t>
   </si>
   <si>
     <t>Institui o vale - Alimentação no âmbito do Poder Legislativo do Município de Heliodora/MG e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1026,67 +1026,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/754/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/755/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/756/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/757/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/759/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/760/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/761/indicacao_no_7_de_23-04-2020-paginas-1_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/763/indicacao_no_8_de_14-05-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/780/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/732/pl_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/734/pl15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/735/pl_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/738/pl_18.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/739/pl_19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/742/pl_20.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/747/projeto_lei_complementar_22_de_13_de_abril_de_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/807/projeto_de_lei_complementar_no_40_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/808/pl_41_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/716/pl_01.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/717/pl_02.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/718/pl_03.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/719/pl_04.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/720/pl05.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/721/pl_06.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/722/pl_07..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/723/pl_8.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/724/pl_9.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/725/projeto_de_lei_no_10_de_10_de_feveireo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/726/projeto_de_lei_no_11_de_10_de_feveireo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/727/projeto_de_lei_no_12_de_10_de_feveireo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/733/pl14.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/736/pl_17.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/744/pl_21.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/750/projeto_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/748/projeto_de_lei_n_24_de_20_de_abril_de_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/762/projeto_de_lei_25-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/766/projeto_de_lei_ordinaria_no_26_de_2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/773/pl_27_pages_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/774/pl_28.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/775/pl_29.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/776/pl_30.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/777/pl_31.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/778/pl_32.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/783/projeto_de_lei_no_33_de_14_de_julho_de_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/784/pl_34_...pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/785/projeto_35-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/786/pl_36-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/787/pl_37-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/788/projeto_de_lei_do_orcamento_20201005_170040_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/789/projeto_de_lei_no_39_-_08-12-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/745/projeto_de_resolucao_012020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/746/projeto_resolucao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/758/projeto_de_resolucao_03-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/754/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/755/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/756/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/757/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/759/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/760/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/761/indicacao_no_7_de_23-04-2020-paginas-1_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/763/indicacao_no_8_de_14-05-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/780/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/732/pl_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/734/pl15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/735/pl_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/738/pl_18.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/739/pl_19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/742/pl_20.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/747/projeto_lei_complementar_22_de_13_de_abril_de_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/807/projeto_de_lei_complementar_no_40_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/808/pl_41_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/716/pl_01.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/717/pl_02.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/718/pl_03.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/719/pl_04.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/720/pl05.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/721/pl_06.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/722/pl_07..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/723/pl_8.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/724/pl_9.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/725/projeto_de_lei_no_10_de_10_de_feveireo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/726/projeto_de_lei_no_11_de_10_de_feveireo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/727/projeto_de_lei_no_12_de_10_de_feveireo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/733/pl14.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/736/pl_17.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/744/pl_21.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/750/projeto_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/748/projeto_de_lei_n_24_de_20_de_abril_de_2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/762/projeto_de_lei_25-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/766/projeto_de_lei_ordinaria_no_26_de_2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/773/pl_27_pages_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/774/pl_28.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/775/pl_29.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/776/pl_30.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/777/pl_31.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/778/pl_32.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/783/projeto_de_lei_no_33_de_14_de_julho_de_2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/784/pl_34_...pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/785/projeto_35-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/786/pl_36-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/787/pl_37-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/788/projeto_de_lei_do_orcamento_20201005_170040_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/789/projeto_de_lei_no_39_-_08-12-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/745/projeto_de_resolucao_012020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/746/projeto_resolucao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2020/758/projeto_de_resolucao_03-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="95.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="242.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>