--- v0 (2025-11-05)
+++ v1 (2026-05-13)
@@ -54,282 +54,282 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Regimaira  Miranda Nunes Rodrigues, Bruno Pereira Inácio</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 001 DE 18 DE JANEIRO  DE 2022 / Os Vereadores, Regimaira Miranda Nunes Rodrigues e Bruno Pereira Inácio, que subscrevem o presente , nos termos regimentais, vem indicar ao Chefe do Poder Executivo Municipal, Sr. Alex Leopoldino de Lima, que seja feito a manutenção  DAS ESTRADAS RURAIS E CASCALHAMENTO COM PEDRAS DE RIO NOS PONTOS CRÍTICOS.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 002, DE 19 DE JANEIRO  DE 2022 / Os Vereadores, Regimaira Miranda Nunes Rodrigues e Bruno Pereira Inácio, que subscrevem o presente , nos termos regimentais, vem indicar ao Chefe do Poder Executivo Municipal, Sr. Alex Leopoldino de Lima, por intermédio da Secretaria Municipal de Educação que viabilize A DOAÇÃO DE MATERIAL E UNIFORME ESCOLAR COMPLETO PARA OS ALUNOS DA REDE MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marcos Vinicius Ribeiro da Silva</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 003, DE 19 DE JANEIRO DE 2022/ O VEREADOR  MARCOS VINICIUS RIBEIRO DA SILVA, que subscreve o presente , nos termos regimentais, vem indicar ao Chefe do Poder Executivo Municipal, Sr. Alex Leopoldino de Lima, que o dinheiro  que seria  destinado ao carnaval de Heliodora, seja feita a contratação temporária de mais um medico para o apoio junto a UBS( UNIDADE BÁSICA DE SAÚDE), PARA UM MELHOR ATENDIMENTO NOS CASOS ESPECÍFICOS COMO: SINDROME GRIPAIS, E SINTOMAS RELACIONADOS AO COVID, deste município.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Bruno Pereira Inácio, Regimaira  Miranda Nunes Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1149/indicacao_004.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1149/indicacao_004.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.º 004 DE 26 DE JANEIRO DE 2022 / Os Vereadores, Bruno Pereira Inácio e Regimaira Miranda Nunes Rodrigues , que subscrevem o presente  nos termos regimentais, vem indicar ao Chefe do Poder Executivo Municipal, Sr. Alex Leopoldino de Lima, por intermédio da Secretaria Municipal de  Esportes que viabilize a marcação do chão em volta do lago, fazendo a separação onde corredores ficam pelo lado de dentro ( NA BORDA DO LAGO) e quem caminha pelo lado de fora.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Paulo Eduardo Silva Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1150/indicacao_005_1.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1150/indicacao_005_1.pdf</t>
   </si>
   <si>
     <t>O Vereador,  Paulo Eduardo Silva Fernandes requer, na forma do artigo 86 do Regimento Interno, seja encaminhada a presente indicação ao Excelentíssimo Senhor Prefeito Municipal, QUE REALIZE A MANUTENÇÃO DA SAÍDA DA RUA AMARAL GURGEL SENTIDO AO LAR DOS IDOSOS DE HELIODORA.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1151/indicacao_006.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1151/indicacao_006.pdf</t>
   </si>
   <si>
     <t>O Vereador,  Paulo Eduardo Silva Fernandes requer, na forma do artigo 86 do Regimento Interno, seja encaminhada a presente indicação ao Excelentíssimo Senhor Prefeito Municipal, QUE REALIZADA UMA AVALIAÇÃO TÉCNICA COM INTUITO DE REALIZAR A AMPLIAÇÃO DA PONTE NA RUA AMARAL GURGEL.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1152/indicacao_007.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1152/indicacao_007.pdf</t>
   </si>
   <si>
     <t>O Vereador,  Paulo Eduardo Silva Fernandes requer, na forma do artigo 86 do Regimento Interno, seja encaminhada a presente indicação ao Excelentíssimo Senhor Prefeito Municipal, QUE  INSERIDA NO PROGRAMA DE ATIVIDADES DO CRAS A REALIZAÇÃO DE AULAS DE VIOLA CAIPIRA.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1157/indicacao_08-convertido.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1157/indicacao_08-convertido.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 8, DE 24 DE FEVEREIRO DE 2022. A Vereadora Regimaira Miranda Nunes Rodrigues (PT) e o Vereador Bruno Pereira Inácio (PT) que subscreve o presente, nos termos regimentais, vem indicar ao Chefe do Poder Executivo Municipal, Sr. Alex Leopoldino de Lima, por intermédio da Secretaria Municipal de Saúde, para que seja feita A ADEQUAÇÃO DE CARGO DOS AUXILIARES DE ENFERMAGEM DA SECRETARIA MUNICIPAL DE SAÚDE PARA TÉCNICO DE ENFERMAGEM, neste município.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_09.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_09.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09, DE 30 DE MARÇO DE 2022. Os Vereadores Regimaira Miranda Nunes Rodrigues (PT) e o  Vereador Bruno Pereira Inácio ( PT) que Subscreve p presente, nos termos regimentais, vêm indicar ao chefe do Poder Executivo Municipal, Sr. Alex Leopoldino de Lima, por intermédio da Secretaria Municipal de Governo, para que seja realizada a INSTALAÇÃO DE GRADE NA FONTE  LUMINOSA" ELECSSANDRA DE ASSIS CHEUNG", nesse município.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 10, DE 30 DE MARÇO DE 2022. Os Vereadores Regimaira Miranda Nunes Rodrigues (PT) e o Vereador Bruno Pereira Inácio (PT) que subscreve o presente, nos termos regimentais, vem indicar ao Chefe do Poder Executivo Municipal, Sr. Alex Leopoldino de Lima, por intermédio da Secretaria Municipal de Saúde, para que seja realizada a INSTALAÇÃO DE COBERTURA EM FRENTE AO  SALÃO MULTIEVENTOS DA PRAÇA DE ESPORTES "JOSÉ DAMASCENO FERREIRA", nesse município.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1162/indicacao_11.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1162/indicacao_11.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 11, DE 30 DE MARÇO  DE 2022. A Vereadora Regimaira Miranda Nunes Rodrigues (PT) e o Vereador Bruno Pereira Inácio (PT) que subscreve o presente, nos termos regimentais, vem indicar ao Chefe do Poder Executivo Municipal, Sr. Alex Leopoldino de Lima, por intermédio da Secretaria Municipal de Governo , para que seja realizada a INSTALAÇÃO DE COBERTURA NA MESA DE TRUCO DA PRAÇA SANTA ISABEL, nesse município.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_122022.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_122022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 12, DE 20 DE ABRIL DE 2022. Os Vereadores Regimaira Miranda Nunes Rodrigues (PT) e o Vereador Bruno Pereira Inácio (PT) que subscreve o presente, nos termos regimentais, vem indicar ao Chefe do Poder Executivo Municipal, Sr. Alex Leopoldino de Lima, por intermédio da Secretaria Municipal de Obras , para que seja feita  A CONTRATAÇAÕ DE UM SECRETÁRIO DE OBRAS PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_132022.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_132022.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 13, DE 25 DE ABRIL DE 2022. Os Vereadores Regimaira Miranda Nunes Rodrigues (PT) e o Vereador Bruno Pereira Inácio (PT) que subscreve o presente, nos termos regimentais, vem indicar ao Chefe do Poder Executivo Municipal, Sr. Alex Leopoldino de Lima, POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE OBRAS, PARA QUE SEJA FEIRO O CALÇAMENTO NA RUA CESAR MACHADO ÇONÇALVES, NO BAIRRO SOBRALADA.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Marco Antônio Eleutério</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1188/indicacao_15.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1188/indicacao_15.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº15, DE 13 DE JUNHO DE 2022. I O Vereador Marco Antônio Eleutério, subscreve o presente, nos termos regimentais, vem indicar ao Chefe do Poder Executivo Municipal, Sr. Alex Leopoldino de Lima, que promova a pavimentação da Estrada Municipal José Vitoriano dos Santos ( cruzeiro até  rodovia Renato Nascimento), bem como o asfaltamento junto aos Bairros do Brejãozinho e Floresta( Próximo aos núcleos rurais dos referidos bairros.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Regimaira  Miranda Nunes Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1191/indicacao_16.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1191/indicacao_16.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 16, DE 27 DE JUNHO DE 2022. Os Vereadores Regimaira Miranda Nunes Rodrigues (PT) e o Vereador Bruno Pereira Inácio (PT) que subscreve o presente, nos termos regimentais, vem indicar ao Chefe do Poder Executivo Municipal, Sr. Alex Leopoldino de Lima, A NECESSIDADE DE IMPLANTAR O PROGRAMA MUNICIPAL PARA PROMOVER A CASTRAÇÃO PÚBLICA DE ANIMAIS-CÃES E GATOS.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1204/indicacao_no_17.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1204/indicacao_no_17.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 17, DE 01 DE SETEMBRO DE 2022. A Vereadores Regimaira Miranda Nunes Rodrigues (PT) e o Vereador Bruno Pereira Inácio (PT) que subscreve o presente, nos termos regimentais, vem indicar ao Chefe do Poder Executivo Municipal, Sr. Alex Leopoldino de Lima, por intermédio da Secretaria Municipal de obras, para que seja realizada A contratação de mais uma atendente para a farmacinha  Municipal, desse município.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_no_18.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_no_18.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 18, DE 01 DE SETEMBRO  DE 2022. A Vereadores Regimaira Miranda Nunes Rodrigues (PT) e o Vereador Bruno Pereira Inácio (PT) que subscreve o presente, nos termos regimentais, vem indicar ao Chefe do Poder Executivo Municipal, Sr. Alex Leopoldino de Lima, por intermédio da Secretaria Municipal de Educação , para que seja disponibilizado uma van ou dobro para p transporte de estudantes e estagiários que necessitam de  realizar suas tarefas na cidade de pouso alegre.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Indicação nº 19</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1207/indicacao_no_20.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1207/indicacao_no_20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 20, DE 30 DE MARÇO DE 2022. Os Vereadores Regimaira Miranda Nunes Rodrigues (PT) e o Vereador Bruno Pereira Inácio (PT) que subscreve o presente, nos termos regimentais, vem indicar ao Chefe do Poder Executivo Municipal, Sr. Alex Leopoldino de Lima, por intermédio da Secretaria Municipal de saúde, para que seja feita a contratação de um médico reumatologista, para atendimento nesse município.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1216/indicacao_22.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1216/indicacao_22.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 22, DE 06 DE OUTUBRO DE 2022. O Vereador  Bruno Pereira Inácio e a Vereadora Regimaira Miranda Nunes Rodrigues  que subscreve o presente, nos termos regimentais, vem indicar ao Chefe do Poder Executivo Municipal, Sr. Alex Leopoldino de Lima, por intermédio da Secretária de Governo, para que seja realizado o AUMENTO DO VALOR CORRESPONDENTE NO VALE ALIMENTAÇÃO DOS FUNCIONÁRIOS, nesse município.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Indicação nº 23/2022, A Vereadora Regimaira Miranda Nunes Rodrigues(PT) E O VEREADOR Bruno Pereira Inácio que subscrevem o presente , nos termos regimentais, vêm solicitar ao Chefe do Poder Executivo. Sr. Alex Leopoldino de Lima, para que seja feita a Doação de um veículo para a Câmara Municipal de Vereadores, desse município.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Dispõe  a Moção de aplausos e reconhecimento ao 3º Sargento PL Fernando Gutemberg Leite Moreira Duque.</t>
   </si>
@@ -346,789 +346,789 @@
     <t>24</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>Alex Leopoldino de Lima</t>
   </si>
   <si>
     <t>OFÍCIO Nº 24/2022_x000D_
 ASSUNTO : MANIFESTAÇÃO</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1221/decreto_01.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1221/decreto_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão honorário</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1222/decreto_02.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1222/decreto_02.pdf</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1223/decreto_03.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1223/decreto_03.pdf</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1224/decreto_4.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1224/decreto_4.pdf</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>Sílvio Henrique Alves</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1225/decreto_05.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1225/decreto_05.pdf</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>Bruno Pereira Inácio</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1226/decreto_06.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1226/decreto_06.pdf</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>Maria da Glória Magalhães Maia</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1227/decreto_07.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1227/decreto_07.pdf</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1228/decreto_08.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1228/decreto_08.pdf</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1154/projeto_de_lei_complementar.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1154/projeto_de_lei_complementar.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a fixação do salário mínimo no Município de Heliodora-MG, e estabelece outras providências."</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1166/pl_022022.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1166/pl_022022.pdf</t>
   </si>
   <si>
     <t>Altera os dispositivos da Lei Municipal de 2016, nº1.813, de 13 de dezembro de 2016, a qual dispõe sobre a reestruturação do Regime Próprio de Previdência Social dos Servidores do Município de Heliodora-MG e dá outras providências.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1167/pl_0032022.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1167/pl_0032022.pdf</t>
   </si>
   <si>
     <t>"Revoga dispositivos da Lei Complementar  nº. 49/2021 e dá outras providências."</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1169/plc_004.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1169/plc_004.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o piso salarial do magistério e dá outras providências."</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1171/plc_005.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1171/plc_005.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da Lei Complementar nº 049/2021 e dá outras providências."</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1180/plc_006.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1180/plc_006.pdf</t>
   </si>
   <si>
     <t>" Altera dispositivos da Lei Complementar nº 012/2009 e dá outras providências."</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1181/plc_007.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1181/plc_007.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Complementar nº 049/2021 e dá outras providências."</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1194/plc_08.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1194/plc_08.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Complementar nº 60 de 26 de maio de 2022, a qual dispõe sobre a reestruturação do Regime Próprio de Previdências Social dos Servidores do Município de Heliodora-MG e dá outras providências.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1197/plc09.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1197/plc09.pdf</t>
   </si>
   <si>
     <t>"Regulamenta o procedimento de Dação em pagamento de bens imóveis para extinção de débitos, de natureza tributária, inscritos na dívida ativa do município e dá outras providências."</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1198/plc_10.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1198/plc_10.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a alterar o valor piso Salarial aos Agentes Comunitários de Saúde e Agentes de Combate a Endemias estabelecido  na Lei 1927/2019 e dá outras providências."</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1199/plc_11.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1199/plc_11.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Complementar nº. 049/2021 e dá outras providências."</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1208/projeto_de_lei_complementar_12.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1208/projeto_de_lei_complementar_12.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Complementar  nº. 049/2021 e dá outras providências."</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1235/plc_13-.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1235/plc_13-.pdf</t>
   </si>
   <si>
     <t>Altera a Planta Genérica de Valores do  Município de Heliodora/MG e estabelece outras providências.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1237/projeto_de_lei_complementar_14.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1237/projeto_de_lei_complementar_14.pdf</t>
   </si>
   <si>
     <t>Altera Alíquota da Taxa de Administração, disposta na lei Complementar nº 60, de 26 de maio de 2022 que dispõe sobre a Reestruturação do Regime Próprio de Previdência Social dos Servidores do Munícipio de Heliodora-MG   e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1241/projeto_lei_complementar_015.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1241/projeto_lei_complementar_015.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Complementar n° 049/2021 e dá outras providências."</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>PLMD</t>
   </si>
   <si>
     <t>Projeto de Lei (Mesa Diretora)</t>
   </si>
   <si>
     <t>Paulo Eduardo Silva Fernandes, Marcos Vinicius Ribeiro da Silva, Maria da Glória Magalhães Maia, Sílvio Henrique Alves</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1138/plmd_001.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1138/plmd_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre recomposição anual dos vencimentos dos servidores da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1134/pl_001.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1134/pl_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Recomposição Inflacionária dos Vencimentos Base dos Servidores Públicos Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1135/pl_002.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1135/pl_002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos subsídios do Prefeito e Vice-Prefeito e contém outras providências.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1142/pl_003.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1142/pl_003.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de crédito Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1143/pl_004.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1143/pl_004.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de crédito especial e dá outras providências."</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1144/pl_005.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1144/pl_005.pdf</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1145/pl_006.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1145/pl_006.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de crédito suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1146/pl_007.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1146/pl_007.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre  a abertura de crédito   suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1147/pl_008.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1147/pl_008.pdf</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1148/pl_009.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1148/pl_009.pdf</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1155/projeto_de_lie_no_10.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1155/projeto_de_lie_no_10.pdf</t>
   </si>
   <si>
     <t>" Altera dispositivo da Lei nº 1997, de 21 de setembro de 2021 que altera as alíquotas de contribuição previdenciária dividas pelo Município ao Regime Próprio de Previdência devidas pelo Município ao Regime Próprio de Previdências Social-RPPS e dá outras providências".</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1159/projeto_11_corrigido.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1159/projeto_11_corrigido.pdf</t>
   </si>
   <si>
     <t>"Altera alíquota da Taxa de Administração, disposta na Lei no 1.813, de 13 de dezembro de 2016, que dispõe sobre a Reestruturação do Regime Próprio de Previdência Social dos Servidores do Município de Heliodora MG e dá outras providências correlatas".</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1168/pl_12.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1168/pl_12.pdf</t>
   </si>
   <si>
     <t>"Institui o programa municipal de abertura, conservação e manutenção de estradas municipais rurais e dá outras providências."</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1170/pl_13.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1170/pl_13.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a concessão de diárias aos Servidores públicos e agentes políticos do Poder Executivo Municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_14.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_14.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do exercício financeiro de 2023".</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1179/pl_152022.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1179/pl_152022.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Prédios e espaços Públicos que especificam e dá outras providências.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1182/projeto_16.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1182/projeto_16.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o parcelamento de tributos municipais vencidos, inscritos ou não em divida ativa e dá outras providências."</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1183/pl_17.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1183/pl_17.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Recuperação Fiscal-REFIS e incrementa a cobrança de créditos inscritos em dívida ativa do Munícipio de Heliodora-MG e dá outras providências."</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1185/projeto_de_lei_18.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1185/projeto_de_lei_18.pdf</t>
   </si>
   <si>
     <t>"Altera  o Poder Executivo Municipal a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL  e dá outras providências".</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1186/projeto_de_lei_19.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1186/projeto_de_lei_19.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município  de Heliodora, Estado de Minas Gerais, a contratar com o Banco de Desenvolvimento de Minas Gerais S/A- BDMG, operações de crédito com outorga de garantia e dá outras providências".</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1189/pl_20.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1189/pl_20.pdf</t>
   </si>
   <si>
     <t>"Dispõe Sobre a abertura de crédito Suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1192/pl_021.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1192/pl_021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de crédito suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1193/pl_022.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1193/pl_022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a abertura de crédito suplementar e dá outras providências".</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1195/pl_23.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1195/pl_23.pdf</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1196/pl_24.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1196/pl_24.pdf</t>
   </si>
   <si>
     <t>'Autoriza o Poder Executivo Municipal através da Secretaria de Turismo, Esporte, Lazer e Cultura a realizar despesas com o XVIII Festival de Redação e Desenhos das Escolas  do Município de Heliodora-MG.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1202/pl_25.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1202/pl_25.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a abertura de crédito suplementar e dá outras providências."</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1201/pl_26.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1201/pl_26.pdf</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1203/pl_027.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1203/pl_027.pdf</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1209/pl_28.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1209/pl_28.pdf</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1211/pl_29.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1211/pl_29.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do artigo 2º. da Lei Municipal nº 2012/2021."</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>"Estima a Receita e fixa a Despesa do Município de Heliodora-MG, para o Exercício de 2023."</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1213/projeto__de_lei_031.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1213/projeto__de_lei_031.pdf</t>
   </si>
   <si>
     <t>"Autoriza a adequação de valores do PPA de acordo com a proposta Orçamentária de 2023 e da outras providências."</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1214/projeto_de_lei_032.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1214/projeto_de_lei_032.pdf</t>
   </si>
   <si>
     <t>"Autoriza a concessão de subvenções, auxílios e contribuições e dá outras providências."</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1215/projeto_no_033.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1215/projeto_no_033.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Municipal nº. 2033/2022 que dispõe sobre as Diretrizes para a Elaboração  da Lei Orçamentária para o Exercício Financeiro de 2023."</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1219/projeto_de_lei_034.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1219/projeto_de_lei_034.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação da Brigada de Incêndio do Município de Heliodora/MG, e dá outras providências."</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1233/pl35_1.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1233/pl35_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei nº 0860/94 ( Regime Jurídico Único dos Servidores Públicos do Município) e dá outras providências.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1234/pl_36.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1234/pl_36.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  a Doação de instrumentos para as  entidades, na Forma  e Condições que Especifica.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1239/projeto_lei_037.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1239/projeto_lei_037.pdf</t>
   </si>
   <si>
     <t>"Altera Lei N° 2012 de 14 de Dezembro de 2021 e dá outras providências."</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1240/projeto_lei_038.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1240/projeto_lei_038.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre isenção de IPTU e taxas tributárias a imóveis inventariados pelo Patrimônio Histórico e Cultural do Município de Heliodora/MG e dá outras providências."</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1243/037.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1243/037.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 037/2022, Altera a redação do artigo 2º da Lei Municipal nº2012/2021.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Projeto de lei nº 038/2022, dispõe sobre a isenção de IPTU  e taxas tributarias a imóveis inventariados pelo Patrimônio Histórico e Cultural do Município de   Heliodora/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>PLV</t>
   </si>
   <si>
     <t>Projeto de Lei (Vereador)</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1165/plv_001.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1165/plv_001.pdf</t>
   </si>
   <si>
     <t>Institui a inclusão dos símbolos de atendimentos prioritários nas placas de atendimento, nos estabelecimentos públicos e privados no âmbito do Município de Heliodora e dá outras providências.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1172/plv_002.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1172/plv_002.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município de Heliodora o dia Unidos pelo Grau.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1173/plv_003.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1173/plv_003.pdf</t>
   </si>
   <si>
     <t>Institui no calendário das festividades do município de Heliodora, o encontro de congadas.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>Regimaira  Miranda Nunes Rodrigues, Bruno Pereira Inácio, Paulo Eduardo Silva Fernandes</t>
   </si>
   <si>
     <t>" Dá denominação à prédios Públicos que especificam e dá outra providências".</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>Sílvio Henrique Alves, Maria da Glória Magalhães Maia</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1187/plv_005.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1187/plv_005.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Heliodora O " Dia do terço dos Homens."</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1210/plm_06.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1210/plm_06.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do anexo I da Lei Ordinária nº 1996 de 14 de setembro de 2021, e dá outras providências."</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1220/peojeto_de_lei_vereador_07.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1220/peojeto_de_lei_vereador_07.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Prédio Público que especificam e dá outras providências.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1137/projeto_de_relucao_001.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1137/projeto_de_relucao_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre recomposição dos subsídios dos Vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>Maria da Glória Magalhães Maia, Francy Damasceno Magalhães, Sílvio Henrique Alves</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas do exercício de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1200/projeto_de_resolucao_03.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1200/projeto_de_resolucao_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas do exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>Dispõe sobre a prestação de contas do exercício de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1190/projeto_emenda_a_lei_organica_01-2022.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1190/projeto_emenda_a_lei_organica_01-2022.pdf</t>
   </si>
   <si>
     <t>"Altera a Redação do artigo 212 da Lei Orgânica do Município de Heliodora."</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1236/projeto_de_emenda_a_lei_organica_no.02.pdf</t>
+    <t>http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1236/projeto_de_emenda_a_lei_organica_no.02.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica do Município de Heliodora-MG e dá outras providências.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Modifica o artigo  2º do Projeto de Lei Complementar 003/2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1447,67 +1447,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1149/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1150/indicacao_005_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1151/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1152/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1157/indicacao_08-convertido.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1162/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_122022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_132022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1188/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1191/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1204/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1207/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1216/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1221/decreto_01.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1222/decreto_02.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1223/decreto_03.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1224/decreto_4.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1225/decreto_05.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1226/decreto_06.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1227/decreto_07.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1228/decreto_08.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1154/projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1166/pl_022022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1167/pl_0032022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1169/plc_004.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1171/plc_005.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1180/plc_006.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1181/plc_007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1194/plc_08.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1197/plc09.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1198/plc_10.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1199/plc_11.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1208/projeto_de_lei_complementar_12.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1235/plc_13-.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1237/projeto_de_lei_complementar_14.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1241/projeto_lei_complementar_015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1138/plmd_001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1134/pl_001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1135/pl_002.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1142/pl_003.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1143/pl_004.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1144/pl_005.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1145/pl_006.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1146/pl_007.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1147/pl_008.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1148/pl_009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1155/projeto_de_lie_no_10.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1159/projeto_11_corrigido.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1168/pl_12.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1170/pl_13.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_14.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1179/pl_152022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1182/projeto_16.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1183/pl_17.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1185/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1186/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1189/pl_20.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1192/pl_021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1193/pl_022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1195/pl_23.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1196/pl_24.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1202/pl_25.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1201/pl_26.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1203/pl_027.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1209/pl_28.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1211/pl_29.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1213/projeto__de_lei_031.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1214/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1215/projeto_no_033.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1219/projeto_de_lei_034.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1233/pl35_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1234/pl_36.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1239/projeto_lei_037.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1240/projeto_lei_038.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1243/037.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1165/plv_001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1172/plv_002.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1173/plv_003.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1187/plv_005.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1210/plm_06.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1220/peojeto_de_lei_vereador_07.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1137/projeto_de_relucao_001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1200/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1190/projeto_emenda_a_lei_organica_01-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1236/projeto_de_emenda_a_lei_organica_no.02.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1149/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1150/indicacao_005_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1151/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1152/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1157/indicacao_08-convertido.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1160/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1162/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1177/indicacao_122022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1178/indicacao_132022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1188/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1191/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1204/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1205/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1207/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1216/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1221/decreto_01.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1222/decreto_02.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1223/decreto_03.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1224/decreto_4.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1225/decreto_05.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1226/decreto_06.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1227/decreto_07.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1228/decreto_08.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1154/projeto_de_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1166/pl_022022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1167/pl_0032022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1169/plc_004.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1171/plc_005.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1180/plc_006.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1181/plc_007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1194/plc_08.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1197/plc09.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1198/plc_10.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1199/plc_11.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1208/projeto_de_lei_complementar_12.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1235/plc_13-.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1237/projeto_de_lei_complementar_14.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1241/projeto_lei_complementar_015.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1138/plmd_001.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1134/pl_001.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1135/pl_002.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1142/pl_003.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1143/pl_004.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1144/pl_005.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1145/pl_006.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1146/pl_007.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1147/pl_008.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1148/pl_009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1155/projeto_de_lie_no_10.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1159/projeto_11_corrigido.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1168/pl_12.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1170/pl_13.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_14.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1179/pl_152022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1182/projeto_16.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1183/pl_17.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1185/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1186/projeto_de_lei_19.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1189/pl_20.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1192/pl_021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1193/pl_022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1195/pl_23.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1196/pl_24.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1202/pl_25.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1201/pl_26.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1203/pl_027.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1209/pl_28.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1211/pl_29.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1213/projeto__de_lei_031.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1214/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1215/projeto_no_033.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1219/projeto_de_lei_034.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1233/pl35_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1234/pl_36.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1239/projeto_lei_037.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1240/projeto_lei_038.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1243/037.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1165/plv_001.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1172/plv_002.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1173/plv_003.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1187/plv_005.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1210/plm_06.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1220/peojeto_de_lei_vereador_07.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1137/projeto_de_relucao_001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1200/projeto_de_resolucao_03.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1190/projeto_emenda_a_lei_organica_01-2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/sapl/public/materialegislativa/2022/1236/projeto_de_emenda_a_lei_organica_no.02.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.heliodora.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="106.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="115.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>